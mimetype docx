--- v0 (2026-06-07)
+++ v1 (2026-10-10)
@@ -1423,199 +1423,206 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> a balanced, scalable, and enforceable licensing and inspection program for dog and cat breeders in Oregon to promote accountability, transparency, and regulatory equity?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00002623" w:rsidP="6100B040" w:rsidRDefault="00002623" w14:textId="77777777" w14:paraId="7F0EF3EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="165" w:after="0"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00002623" w:rsidP="6100B040" w:rsidRDefault="00002623" w14:paraId="6C6C1770" w14:textId="3E3D0456">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="165" w:after="0"/>
         <w:ind/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6100B040" w:rsidR="3D2343F8">
+      <w:r w:rsidRPr="2EEF2A52" w:rsidR="3D2343F8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>_____ Yes </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="6100B040" w:rsidR="3D2343F8">
+      <w:r w:rsidRPr="2EEF2A52" w:rsidR="3D2343F8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>_____ No</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="6100B040" w:rsidR="3D2343F8">
+      <w:r w:rsidRPr="2EEF2A52" w:rsidR="3D2343F8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>_____ Not Sure </w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="00D67678" w:rsidP="00AE48DB" w:rsidRDefault="00D67678" w14:paraId="5C11419B" w14:textId="3ECEDCFF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009B42F5" w:rsidR="009B42F5" w:rsidP="6100B040" w:rsidRDefault="009B42F5" w14:paraId="2405A43F" w14:textId="43CDF874">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="694"/>
           <w:tab w:val="left" w:leader="none" w:pos="1579"/>
           <w:tab w:val="left" w:leader="none" w:pos="2134"/>
           <w:tab w:val="left" w:leader="none" w:pos="3019"/>
           <w:tab w:val="left" w:leader="none" w:pos="3574"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009B42F5" w:rsidR="009B42F5" w:rsidP="00AE48DB" w:rsidRDefault="009B42F5" w14:paraId="0CB17A6C" w14:textId="24011B90">
-[...24 lines deleted...]
-    <w:p w:rsidRPr="009B42F5" w:rsidR="009B42F5" w:rsidP="6100B040" w:rsidRDefault="009B42F5" w14:paraId="7A47EC3E" w14:textId="7CA8C44D">
+    <w:p w:rsidRPr="009B42F5" w:rsidR="009B42F5" w:rsidP="6100B040" w:rsidRDefault="009B42F5" w14:paraId="7A47EC3E" w14:textId="1D2ED890">
       <w:pPr>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:noProof w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4AEB8D6D" w:rsidR="008FB978">
+      <w:r w:rsidRPr="420D4E81" w:rsidR="06504278">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:noProof w:val="0"/>
           <w:color w:val="012E7C"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Expanding the Role of Certified Veterinary Technicians to Increase Access to Care</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="4AEB8D6D" w:rsidR="528D9ABD">
+        <w:t xml:space="preserve">Access to Care </w:t>
+      </w:r>
+      <w:r w:rsidRPr="420D4E81" w:rsidR="00D59127">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:noProof w:val="0"/>
           <w:color w:val="012E7C"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>Certified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="420D4E81" w:rsidR="0A4D541A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="012E7C"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Veterinary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="420D4E81" w:rsidR="008FB978">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="012E7C"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="420D4E81" w:rsidR="033D7261">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="012E7C"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Technicians</w:t>
+      </w:r>
+      <w:r w:rsidRPr="420D4E81" w:rsidR="528D9ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="012E7C"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="4AEB8D6D" w:rsidR="008FB978">
+      <w:r w:rsidRPr="420D4E81" w:rsidR="008FB978">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:noProof w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Oregon continues to face significant barriers to veterinary care, particularly for low-income families and those in rural, tribal, and under resourced communities. Rabies vaccination is legally required and a core public health protection under a One Health framework, recognizing the interconnected health of people, animals, and the environment. Yet many Oregonians cannot access required preventive services due to cost, geography, or lack of available veterinarians, especially with raising cost of veterinary care by 42% since 2019</w:t>
       </w:r>
-      <w:r w:rsidRPr="4AEB8D6D" w:rsidR="23F5D54C">
+      <w:r w:rsidRPr="420D4E81" w:rsidR="23F5D54C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:noProof w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009B42F5" w:rsidR="009B42F5" w:rsidP="6100B040" w:rsidRDefault="009B42F5" w14:paraId="7F614760" w14:textId="76135C4A">
       <w:pPr>
         <w:spacing w:before="240" w:beforeAutospacing="off" w:after="240" w:afterAutospacing="off"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:noProof w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6100B040" w:rsidR="008FB978">
         <w:rPr>
@@ -1889,636 +1896,1315 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> supervision of a licensed veterinarian?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009B42F5" w:rsidR="009B42F5" w:rsidP="6100B040" w:rsidRDefault="009B42F5" w14:paraId="0FB23CA8" w14:textId="0B96214B">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6100B040" w:rsidR="7A69E84E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009B42F5" w:rsidR="009B42F5" w:rsidP="00AE48DB" w:rsidRDefault="009B42F5" w14:paraId="43CDAE15" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="009B42F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="009B42F5">
+        <w:t>_____ Yes </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="009B42F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>_____ Yes </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009B42F5">
+        <w:t>_____ No</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="009B42F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009B42F5">
+        <w:t>_____ Not Sure   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="05E0509C" w:rsidP="05E0509C" w:rsidRDefault="05E0509C" w14:paraId="7C1A17B5" w14:textId="428C2BC7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>_____ No</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009B42F5">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="179B0B8A" w:rsidP="05E0509C" w:rsidRDefault="179B0B8A" w14:paraId="1B7358AD" w14:textId="4BC8659C">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="179B0B8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="012E7C"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Access to Care </w:t>
+      </w:r>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="2BEEC59D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="012E7C"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Statewide Veterinary Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="62BABF27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="012E7C"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="2BEEC59D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="012E7C"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="2BEEC59D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Another strategy to increase access to veterinary care is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="78EB28A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by addressing the existing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="04D11359">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> affordability concerns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="735CDE4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="78EB28A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>through</w:t>
+      </w:r>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="2BEEC59D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="2BEEC59D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the creation of a st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="4C08C651">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atewide veterinary care fund. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="1496AFD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Data suggests that affordability is touching every aspect of people’s lives, including proper care for their pets:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="4C08C651" w:rsidP="05E0509C" w:rsidRDefault="4C08C651" w14:paraId="20047181" w14:textId="11234469">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="4C08C651">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Nearly half</w:t>
+      </w:r>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="4C08C651">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (42%) of Oregon households struggle to afford basic needs, including 12% living below the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="4C08C651">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">federal poverty level and an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="4C08C651">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>additional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="4C08C651">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30% classified as ALICE (Asset Limited, Income Constrained, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="4C08C651">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Employed) households.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="60B4F75D" w:rsidP="05E0509C" w:rsidRDefault="60B4F75D" w14:paraId="08C9DE80" w14:textId="086E9272">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="60B4F75D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Approximately 12% of Oregonians live at or below the federal poverty line.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="4C08C651" w:rsidP="05E0509C" w:rsidRDefault="4C08C651" w14:paraId="64B1EEE5" w14:textId="6F6FB686">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="420D4E81" w:rsidR="4C08C651">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veterinary care </w:t>
+      </w:r>
+      <w:r w:rsidRPr="420D4E81" w:rsidR="000A3716">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>costs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="420D4E81" w:rsidR="4C08C651">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="420D4E81" w:rsidR="4C08C651">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>increased</w:t>
+      </w:r>
+      <w:r w:rsidRPr="420D4E81" w:rsidR="4C08C651">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 51%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="420D4E81" w:rsidR="42F4079B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nationally</w:t>
+      </w:r>
+      <w:r w:rsidRPr="420D4E81" w:rsidR="4C08C651">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> since 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="78B1042C" w:rsidP="05E0509C" w:rsidRDefault="78B1042C" w14:paraId="5D82A0DC" w14:textId="36316731">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="78B1042C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>More than 70% of pets in underserved communities have never seen a veterinarian.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="78B1042C" w:rsidP="05E0509C" w:rsidRDefault="78B1042C" w14:paraId="21667567" w14:textId="64392960">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidR="78B1042C">
+        <w:rPr/>
+        <w:t>The inability to afford or access veterinary care is a leading driver of pet relinquishment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B34853" w:rsidP="00AE48DB" w:rsidRDefault="009B42F5" w14:paraId="7FA0D9B2" w14:textId="7C8B02E4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009B42F5">
+      </w:pPr>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="009B42F5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>_____ Not Sure   </w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B34853" w:rsidP="00AE48DB" w:rsidRDefault="009B42F5" w14:paraId="7FA0D9B2" w14:textId="7C8B02E4">
-      <w:pPr>
+    <w:p w:rsidRPr="00A10214" w:rsidR="00AE5846" w:rsidP="05E0509C" w:rsidRDefault="00AE5846" w14:paraId="30C3AF9F" w14:textId="49FE7C49">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="0AA51C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do you support the creation of a statewide veterinary fund </w:t>
+      </w:r>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="3386830D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="0AA51C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reduce the financial barriers to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="2A863F5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>veterinary care</w:t>
+      </w:r>
+      <w:r w:rsidRPr="05E0509C" w:rsidR="0AA51C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A10214" w:rsidR="00AE5846" w:rsidP="05E0509C" w:rsidRDefault="00AE5846" w14:paraId="3B821970" w14:textId="0B96214B">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B42F5">
+      <w:r w:rsidRPr="05E0509C" w:rsidR="0AA51C6B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A10214" w:rsidR="00AE48DB" w:rsidP="00AE48DB" w:rsidRDefault="00AE48DB" w14:paraId="2A80D3D1" w14:textId="77777777">
+    <w:p w:rsidRPr="00A10214" w:rsidR="00AE5846" w:rsidP="2EEF2A52" w:rsidRDefault="00AE5846" w14:paraId="3E100113" w14:textId="10FB248C">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto" w:themeColor="accent3" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2EEF2A52" w:rsidR="0AA51C6B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>_____ Yes </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="2EEF2A52" w:rsidR="0AA51C6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>_____ No</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="2EEF2A52" w:rsidR="0AA51C6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>_____ Not Sure </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A10214" w:rsidR="00AE5846" w:rsidP="6100B040" w:rsidRDefault="00AE5846" w14:paraId="3E100113" w14:textId="4ED88417">
-      <w:pPr>
+    <w:p w:rsidRPr="00A10214" w:rsidR="00AE5846" w:rsidP="6100B040" w:rsidRDefault="00AE5846" w14:paraId="2B1A57CD" w14:textId="64899DE0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A10214" w:rsidR="00AE5846" w:rsidP="6100B040" w:rsidRDefault="00AE5846" w14:paraId="0A24F545" w14:textId="7C772330">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="012F7D" w:themeColor="accent3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6100B040" w:rsidR="16B98314">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="012F7D" w:themeColor="accent3" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>WILDLIFE</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A10214" w:rsidR="00AE5846" w:rsidP="6100B040" w:rsidRDefault="00AE5846" w14:paraId="2B1A57CD" w14:textId="64899DE0">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00A10214" w:rsidR="00AE5846" w:rsidP="6100B040" w:rsidRDefault="00AE5846" w14:paraId="0A24F545" w14:textId="7C772330">
+    <w:p w:rsidRPr="00E5310D" w:rsidR="00E5310D" w:rsidP="4AEB8D6D" w:rsidRDefault="00E5310D" w14:paraId="28658726" w14:textId="3C13F17F">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:spacing w:after="0"/>
-[...5 lines deleted...]
-          <w:color w:val="012F7D" w:themeColor="accent3"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4AEB8D6D" w:rsidR="00E5310D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="012F7D" w:themeColor="accent3" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Native Carnivore Protection:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4AEB8D6D" w:rsidR="00E5310D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:color w:val="012F7D" w:themeColor="accent3" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4AEB8D6D" w:rsidR="00E5310D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:eastAsiaTheme="minorAscii"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A majority of Oregon voters passed Measure 18 in 1994, prohibiting the hunting of cougars with packs of radio-collared dogs (“hounding”). An even greater majority voted in 1996 to reject </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4AEB8D6D" w:rsidR="17C96E94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:eastAsiaTheme="minorAscii"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>the repeal of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4AEB8D6D" w:rsidR="00E5310D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:eastAsiaTheme="minorAscii"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Measure 18. Thus, Oregonians have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4AEB8D6D" w:rsidR="00E5310D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:eastAsiaTheme="minorAscii"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>stated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4AEB8D6D" w:rsidR="00E5310D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:eastAsiaTheme="minorAscii"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> twice that they oppose the hounding of cougars for sport, or for “trophy hunting,” because it is inhumane, unsporting, and violates the ethics of fair chase. Moreover, a 2019 poll by Remington Research Group found that a 65% majority of voters are opposed to the trophy hunting of Oregon’s iconic cougars. Still, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4AEB8D6D" w:rsidR="00E5310D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:eastAsiaTheme="minorAscii"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>almost every</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4AEB8D6D" w:rsidR="00E5310D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:eastAsiaTheme="minorAscii"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> year since 1997, legislation has been introduced to either weaken and/or repeal Measure 18.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="4AEB8D6D" w:rsidP="4AEB8D6D" w:rsidRDefault="4AEB8D6D" w14:paraId="11970CC4" w14:textId="4D5BC834">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:eastAsiaTheme="minorAscii"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E5310D" w:rsidR="00E5310D" w:rsidP="4AEB8D6D" w:rsidRDefault="00E5310D" w14:paraId="59FE7C45" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4AEB8D6D" w:rsidR="00E5310D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Will you support efforts to uphold Measure 18, which banned the cruel, unsportsmanlike practices of bear baiting and hound hunting of bears and cougars in Oregon?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E5310D" w:rsidR="00E5310D" w:rsidP="00AE48DB" w:rsidRDefault="00E5310D" w14:paraId="12F23724" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009B42F5" w:rsidR="00E5310D" w:rsidP="00AE48DB" w:rsidRDefault="00E5310D" w14:paraId="597F8B1C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B42F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>_____ Yes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B42F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B42F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>_____ No</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B42F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B42F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>_____ Not Sure   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE5846" w:rsidP="00AE48DB" w:rsidRDefault="00AE5846" w14:paraId="5FAD9ABE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AE48DB" w:rsidP="00AE48DB" w:rsidRDefault="00AE48DB" w14:paraId="6D627EF4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="4AFBC423" w:rsidP="450D9DCB" w:rsidRDefault="4AFBC423" w14:paraId="0D763DA4" w14:textId="12843959">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="450D9DCB" w:rsidR="4AFBC423">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="012F7D" w:themeColor="accent3" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:br/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>ANIMAL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="450D9DCB" w:rsidR="7D086809">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="012F7D" w:themeColor="accent3" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>S IN RESEARCH</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E5310D" w:rsidR="00E5310D" w:rsidP="4AEB8D6D" w:rsidRDefault="00E5310D" w14:paraId="28658726" w14:textId="3C13F17F">
+    <w:p w:rsidR="450D9DCB" w:rsidP="450D9DCB" w:rsidRDefault="450D9DCB" w14:paraId="298F2701" w14:textId="2A93AE7E">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:bidi w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="012F7D" w:themeColor="accent3" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...66 lines deleted...]
-      </w:r>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="4AEB8D6D" w:rsidP="4AEB8D6D" w:rsidRDefault="4AEB8D6D" w14:paraId="11970CC4" w14:textId="4D5BC834">
+    <w:p w:rsidR="6BA56163" w:rsidP="450D9DCB" w:rsidRDefault="6BA56163" w14:paraId="75C07008" w14:textId="5005275B">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:bidi w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:eastAsiaTheme="minorAscii"/>
+      </w:pPr>
+      <w:r w:rsidRPr="450D9DCB" w:rsidR="6BA56163">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="012F7D" w:themeColor="accent3" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Animal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="450D9DCB" w:rsidR="7D086809">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="012F7D" w:themeColor="accent3" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Testing and Breeding:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="450D9DCB" w:rsidR="7D086809">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="012F7D" w:themeColor="accent3" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="450D9DCB" w:rsidR="0A8899C6">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Approximately 40,000 dogs and 10,000 cats are used in experiments each year in the United States. In addition, tens of thousands of puppies destined for labs are bred and born at breeding facilities every year. From birth, these animals suffer immensely. They typically live in crowded conditions at the breeding facility and are kept alone in barren steel cages with little room to move around and often devoid of the companionship of other dogs or cats once sent to a laboratory for experimentation.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E5310D" w:rsidR="00E5310D" w:rsidP="4AEB8D6D" w:rsidRDefault="00E5310D" w14:paraId="59FE7C45" w14:textId="77777777">
+    <w:p w:rsidR="4AFBC423" w:rsidP="450D9DCB" w:rsidRDefault="4AFBC423" w14:paraId="4846303A" w14:textId="501A5DA0">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:bidi w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="450D9DCB" w:rsidR="4AFBC423">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="012F7D" w:themeColor="accent3" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="52E4DD43" w:rsidP="450D9DCB" w:rsidRDefault="52E4DD43" w14:paraId="4A5264DC" w14:textId="623594C4">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4AEB8D6D" w:rsidR="00E5310D">
+      <w:r w:rsidRPr="450D9DCB" w:rsidR="52E4DD43">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Will you support efforts to uphold Measure 18, which banned the cruel, unsportsmanlike practices of bear baiting and hound hunting of bears and cougars in Oregon?</w:t>
+        <w:t xml:space="preserve">Will you support legislation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="450D9DCB" w:rsidR="555E7BB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>prohibiting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="450D9DCB" w:rsidR="52E4DD43">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the use of cats and dogs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="450D9DCB" w:rsidR="307321F7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in experiments involving pain or distress</w:t>
+      </w:r>
+      <w:r w:rsidRPr="450D9DCB" w:rsidR="52E4DD43">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E5310D" w:rsidR="00E5310D" w:rsidP="00AE48DB" w:rsidRDefault="00E5310D" w14:paraId="12F23724" w14:textId="77777777">
+    <w:p w:rsidR="450D9DCB" w:rsidP="450D9DCB" w:rsidRDefault="450D9DCB" w14:paraId="5BA960AB">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
-        <w:spacing w:after="0" w:afterAutospacing="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:afterAutospacing="off"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009B42F5" w:rsidR="00E5310D" w:rsidP="00AE48DB" w:rsidRDefault="00E5310D" w14:paraId="597F8B1C" w14:textId="77777777">
+    <w:p w:rsidR="52E4DD43" w:rsidP="450D9DCB" w:rsidRDefault="52E4DD43" w14:paraId="1A8A24A5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B42F5">
+      <w:r w:rsidRPr="450D9DCB" w:rsidR="52E4DD43">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>_____ Yes </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009B42F5">
+        <w:t>_____ Yes </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="450D9DCB" w:rsidR="52E4DD43">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:t>_____ No</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009B42F5">
+      <w:r w:rsidRPr="450D9DCB" w:rsidR="52E4DD43">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>_____ No</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009B42F5">
+        <w:t>_____ Not Sure   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="450D9DCB" w:rsidP="450D9DCB" w:rsidRDefault="450D9DCB" w14:paraId="45FF161E" w14:textId="0C22A75F">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="012F7D" w:themeColor="accent3" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="22B1B595" w:rsidP="450D9DCB" w:rsidRDefault="22B1B595" w14:paraId="1E79DB2A" w14:textId="6ADB340D">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009B42F5">
+      </w:pPr>
+      <w:r w:rsidRPr="450D9DCB" w:rsidR="22B1B595">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>_____ Not Sure   </w:t>
+        <w:t>Will you support legislation prohibiting the commercial breeding of dogs and cats with the purpose of selling them to research facilities, including facilities located outside of Oregon?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE5846" w:rsidP="00AE48DB" w:rsidRDefault="00AE5846" w14:paraId="5FAD9ABE" w14:textId="77777777">
+    <w:p w:rsidR="450D9DCB" w:rsidP="450D9DCB" w:rsidRDefault="450D9DCB" w14:paraId="4C2A8B3C">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:after="0" w:afterAutospacing="off"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="22B1B595" w:rsidP="450D9DCB" w:rsidRDefault="22B1B595" w14:paraId="054BB339">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="450D9DCB" w:rsidR="22B1B595">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>_____ Yes </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="450D9DCB" w:rsidR="22B1B595">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>_____ No</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="450D9DCB" w:rsidR="22B1B595">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>_____ Not Sure   </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00AE48DB" w:rsidP="00AE48DB" w:rsidRDefault="00AE48DB" w14:paraId="6D627EF4" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="00AA70DE" w:rsidP="4AEB8D6D" w:rsidRDefault="00AA70DE" w14:paraId="3BEEA025" w14:textId="784C39DA">
+    <w:p w:rsidR="450D9DCB" w:rsidP="450D9DCB" w:rsidRDefault="450D9DCB" w14:paraId="1FBC9CFC" w14:textId="2BDEB344">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:spacing w:after="0"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="300" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="012F7D" w:themeColor="accent3" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AE48DB" w:rsidP="00AE48DB" w:rsidRDefault="00AE48DB" w14:paraId="72AD1101" w14:textId="77777777">
+    <w:p w:rsidR="00AE48DB" w:rsidP="450D9DCB" w:rsidRDefault="00AE48DB" w14:paraId="72AD1101" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...247 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidRPr="00B33F9B" w:rsidR="00AE5846" w:rsidP="00AE5846" w:rsidRDefault="00AE5846" w14:paraId="30577EAF" w14:textId="233B4D2B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00B33F9B" w:rsidR="00AE5846" w:rsidP="6100B040" w:rsidRDefault="00AE5846" w14:paraId="2029726D" w14:textId="6A95316A">
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B33F9B" w:rsidR="00AE5846" w:rsidP="00AE5846" w:rsidRDefault="00AE5846" w14:paraId="37D23529" w14:textId="2C5B5CBA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidR="16B98314">
         <w:rPr/>
         <w:t>Thank you for your time! Please return the completed questionnaire to:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B33F9B" w:rsidR="00AE5846" w:rsidP="00AE5846" w:rsidRDefault="00AE5846" w14:paraId="164E413C" w14:textId="77777777"/>
     <w:p w:rsidRPr="00B33F9B" w:rsidR="00AE5846" w:rsidP="00AE5846" w:rsidRDefault="00AE5846" w14:paraId="53295E62" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="2592"/>
@@ -2549,80 +3235,94 @@
       </w:pPr>
       <w:r w:rsidRPr="00B33F9B">
         <w:t>Phone: (202) 676-2314</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B33F9B" w:rsidR="00AE5846" w:rsidP="00AE5846" w:rsidRDefault="00AE5846" w14:paraId="3060402F" w14:textId="77777777"/>
     <w:p w:rsidR="00AE5846" w:rsidP="00AE5846" w:rsidRDefault="00AE5846" w14:paraId="778B1028" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="2592"/>
       </w:pPr>
       <w:r w:rsidRPr="00B33F9B">
         <w:t>Email: info@</w:t>
       </w:r>
       <w:r>
         <w:t>humaneaction</w:t>
       </w:r>
       <w:r w:rsidRPr="00B33F9B">
         <w:t>.org</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B33F9B" w:rsidR="00AE5846" w:rsidP="00AE5846" w:rsidRDefault="00AE5846" w14:paraId="2CF7BA81" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="2592"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B33F9B" w:rsidR="00AE5846" w:rsidP="00AE5846" w:rsidRDefault="00AE5846" w14:paraId="36BAB6F6" w14:textId="6547AFB7">
+    <w:p w:rsidRPr="00B33F9B" w:rsidR="00AE5846" w:rsidP="00AE5846" w:rsidRDefault="00AE5846" w14:paraId="36BAB6F6" w14:textId="477E873B">
       <w:pPr>
         <w:ind w:left="2592"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4AEB8D6D" w:rsidR="00AE5846">
+      <w:r w:rsidRPr="3B834A75" w:rsidR="00AE5846">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">Rev. </w:t>
       </w:r>
-      <w:r w:rsidRPr="4AEB8D6D" w:rsidR="13024804">
+      <w:r w:rsidRPr="3B834A75" w:rsidR="0C5E1F1F">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>3/9</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="4AEB8D6D" w:rsidR="00AE5846">
+        <w:t>8/12/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3B834A75" w:rsidR="00AE5846">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve">/2025 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="4AEB8D6D">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3B834A75" w:rsidR="1EDB29C6">
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3B834A75" w:rsidR="00AE5846">
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3B834A75">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="000A1725" w:rsidR="00AE5846" w:rsidP="00AE5846" w:rsidRDefault="00AE5846" w14:paraId="3409DBE0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="009CEB"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A1725">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251713556" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="391D7E2D" wp14:editId="3B7E57F8">
@@ -3809,50 +4509,274 @@
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w:rsidRPr="000A1725" w:rsidR="00807A83" w:rsidRDefault="00807A83" w14:paraId="6F63FEE6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence">
   <int2:observations>
     <int2:bookmark int2:bookmarkName="_Int_2fkzWw51" int2:invalidationBookmarkName="" int2:hashCode="dD3Va/lwvlGPcs" int2:id="3SoQygcc">
       <int2:state int2:type="gram" int2:value="Rejected"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="30">
+    <w:nsid w:val="68302d37"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="29">
+    <w:nsid w:val="69763ad6"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="28">
     <w:nsid w:val="6b6be615"/>
     <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -6989,50 +7913,56 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="404C2C04" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="1" w16cid:durableId="1915581714">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="839466620">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="381949668">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1822505249">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1360205410">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1548951155">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="90467037">
@@ -7168,50 +8098,51 @@
     <w:rsid w:val="00055E4C"/>
     <w:rsid w:val="00057176"/>
     <w:rsid w:val="000577D4"/>
     <w:rsid w:val="00061071"/>
     <w:rsid w:val="00063A6D"/>
     <w:rsid w:val="00071A21"/>
     <w:rsid w:val="00071DE8"/>
     <w:rsid w:val="00071F2D"/>
     <w:rsid w:val="000730F5"/>
     <w:rsid w:val="000732FB"/>
     <w:rsid w:val="000734A7"/>
     <w:rsid w:val="00076548"/>
     <w:rsid w:val="000833B9"/>
     <w:rsid w:val="00083FB2"/>
     <w:rsid w:val="000856B0"/>
     <w:rsid w:val="0008690A"/>
     <w:rsid w:val="00087A26"/>
     <w:rsid w:val="00092A36"/>
     <w:rsid w:val="00093350"/>
     <w:rsid w:val="00096953"/>
     <w:rsid w:val="00097416"/>
     <w:rsid w:val="00097901"/>
     <w:rsid w:val="000A1725"/>
     <w:rsid w:val="000A18DE"/>
     <w:rsid w:val="000A30C3"/>
+    <w:rsid w:val="000A3716"/>
     <w:rsid w:val="000A39F7"/>
     <w:rsid w:val="000A6108"/>
     <w:rsid w:val="000A74BF"/>
     <w:rsid w:val="000B18FA"/>
     <w:rsid w:val="000B1A45"/>
     <w:rsid w:val="000B296C"/>
     <w:rsid w:val="000B3C69"/>
     <w:rsid w:val="000B6BC7"/>
     <w:rsid w:val="000B7D36"/>
     <w:rsid w:val="000C024F"/>
     <w:rsid w:val="000C2D7D"/>
     <w:rsid w:val="000C4AD8"/>
     <w:rsid w:val="000C4BA0"/>
     <w:rsid w:val="000D2F32"/>
     <w:rsid w:val="000D40AF"/>
     <w:rsid w:val="000D44EE"/>
     <w:rsid w:val="000D4571"/>
     <w:rsid w:val="000D5694"/>
     <w:rsid w:val="000D6024"/>
     <w:rsid w:val="000D7D31"/>
     <w:rsid w:val="000E1C21"/>
     <w:rsid w:val="000E6A31"/>
     <w:rsid w:val="000E6C1C"/>
     <w:rsid w:val="000E6DB2"/>
     <w:rsid w:val="000E6E8F"/>
@@ -8234,50 +9165,51 @@
     <w:rsid w:val="00D10BBE"/>
     <w:rsid w:val="00D11207"/>
     <w:rsid w:val="00D11EB0"/>
     <w:rsid w:val="00D1243A"/>
     <w:rsid w:val="00D12562"/>
     <w:rsid w:val="00D14C86"/>
     <w:rsid w:val="00D17B92"/>
     <w:rsid w:val="00D276EA"/>
     <w:rsid w:val="00D31B47"/>
     <w:rsid w:val="00D33FCB"/>
     <w:rsid w:val="00D4185E"/>
     <w:rsid w:val="00D42F83"/>
     <w:rsid w:val="00D44437"/>
     <w:rsid w:val="00D454C8"/>
     <w:rsid w:val="00D4561D"/>
     <w:rsid w:val="00D45BD5"/>
     <w:rsid w:val="00D467A5"/>
     <w:rsid w:val="00D46FDE"/>
     <w:rsid w:val="00D4710A"/>
     <w:rsid w:val="00D50DD7"/>
     <w:rsid w:val="00D51C2D"/>
     <w:rsid w:val="00D52DB6"/>
     <w:rsid w:val="00D53ABD"/>
     <w:rsid w:val="00D55578"/>
     <w:rsid w:val="00D55E81"/>
+    <w:rsid w:val="00D59127"/>
     <w:rsid w:val="00D65028"/>
     <w:rsid w:val="00D65181"/>
     <w:rsid w:val="00D654DB"/>
     <w:rsid w:val="00D67678"/>
     <w:rsid w:val="00D70678"/>
     <w:rsid w:val="00D74CA6"/>
     <w:rsid w:val="00D75320"/>
     <w:rsid w:val="00D76051"/>
     <w:rsid w:val="00D8376E"/>
     <w:rsid w:val="00D92ED2"/>
     <w:rsid w:val="00D93C83"/>
     <w:rsid w:val="00D93E3F"/>
     <w:rsid w:val="00D9660B"/>
     <w:rsid w:val="00D96B72"/>
     <w:rsid w:val="00DA0F38"/>
     <w:rsid w:val="00DA12B9"/>
     <w:rsid w:val="00DA204F"/>
     <w:rsid w:val="00DA2D76"/>
     <w:rsid w:val="00DA3CF8"/>
     <w:rsid w:val="00DA40C6"/>
     <w:rsid w:val="00DA430D"/>
     <w:rsid w:val="00DB0251"/>
     <w:rsid w:val="00DB0BDB"/>
     <w:rsid w:val="00DB1750"/>
     <w:rsid w:val="00DB2D0E"/>
@@ -8438,238 +9370,304 @@
     <w:rsid w:val="00FB6609"/>
     <w:rsid w:val="00FC0423"/>
     <w:rsid w:val="00FC677E"/>
     <w:rsid w:val="00FD4014"/>
     <w:rsid w:val="00FD55B9"/>
     <w:rsid w:val="00FE0332"/>
     <w:rsid w:val="00FE1C2F"/>
     <w:rsid w:val="00FE21C4"/>
     <w:rsid w:val="00FE2371"/>
     <w:rsid w:val="00FE3155"/>
     <w:rsid w:val="00FE3DE1"/>
     <w:rsid w:val="00FE4C89"/>
     <w:rsid w:val="00FE5920"/>
     <w:rsid w:val="00FE5F7F"/>
     <w:rsid w:val="00FF54A7"/>
     <w:rsid w:val="00FF5616"/>
     <w:rsid w:val="00FF6159"/>
     <w:rsid w:val="012B4E24"/>
     <w:rsid w:val="0140FF8A"/>
     <w:rsid w:val="015B1171"/>
     <w:rsid w:val="0171091D"/>
     <w:rsid w:val="01CD462A"/>
     <w:rsid w:val="0227B5F3"/>
     <w:rsid w:val="026B67E1"/>
     <w:rsid w:val="02DEDE8D"/>
+    <w:rsid w:val="033D7261"/>
     <w:rsid w:val="03F7D947"/>
     <w:rsid w:val="04CD2482"/>
+    <w:rsid w:val="04D11359"/>
     <w:rsid w:val="04F3F130"/>
+    <w:rsid w:val="05E0509C"/>
     <w:rsid w:val="05F7791C"/>
+    <w:rsid w:val="06504278"/>
     <w:rsid w:val="072CD432"/>
     <w:rsid w:val="07D021EB"/>
     <w:rsid w:val="090F668E"/>
     <w:rsid w:val="092DE9D0"/>
     <w:rsid w:val="099256DC"/>
+    <w:rsid w:val="0A4D541A"/>
+    <w:rsid w:val="0A5410E1"/>
+    <w:rsid w:val="0A8899C6"/>
     <w:rsid w:val="0A96E6C5"/>
+    <w:rsid w:val="0AA51C6B"/>
+    <w:rsid w:val="0AA86200"/>
+    <w:rsid w:val="0C5E1F1F"/>
     <w:rsid w:val="0F40850E"/>
     <w:rsid w:val="1074C1C0"/>
     <w:rsid w:val="110EC772"/>
+    <w:rsid w:val="116C2023"/>
     <w:rsid w:val="11ACD32A"/>
+    <w:rsid w:val="12523BB5"/>
     <w:rsid w:val="13024804"/>
     <w:rsid w:val="131DDB06"/>
     <w:rsid w:val="13289E75"/>
     <w:rsid w:val="137FE403"/>
     <w:rsid w:val="13BDCEDE"/>
     <w:rsid w:val="13E68C3F"/>
     <w:rsid w:val="13EFDF65"/>
     <w:rsid w:val="142B611C"/>
+    <w:rsid w:val="1496AFD5"/>
     <w:rsid w:val="149D942C"/>
     <w:rsid w:val="158CD59C"/>
+    <w:rsid w:val="15D7E923"/>
+    <w:rsid w:val="1639179A"/>
     <w:rsid w:val="16B98314"/>
+    <w:rsid w:val="179B0B8A"/>
     <w:rsid w:val="17C96E94"/>
     <w:rsid w:val="18AB4DA6"/>
     <w:rsid w:val="190A3D89"/>
     <w:rsid w:val="198F704E"/>
     <w:rsid w:val="1A02487F"/>
+    <w:rsid w:val="1ADF2F75"/>
     <w:rsid w:val="1B1A1BB8"/>
     <w:rsid w:val="1BB16FE4"/>
     <w:rsid w:val="1DF88E7E"/>
     <w:rsid w:val="1E47A0E1"/>
+    <w:rsid w:val="1EA95CDF"/>
     <w:rsid w:val="1ED34827"/>
+    <w:rsid w:val="1EDB29C6"/>
     <w:rsid w:val="1F94A8B2"/>
     <w:rsid w:val="1FF3BF05"/>
+    <w:rsid w:val="206AA8CD"/>
     <w:rsid w:val="20B39C29"/>
     <w:rsid w:val="220EC99A"/>
+    <w:rsid w:val="2256C02E"/>
+    <w:rsid w:val="22B1B595"/>
+    <w:rsid w:val="22C1708F"/>
     <w:rsid w:val="2309CB8B"/>
     <w:rsid w:val="23913AF3"/>
     <w:rsid w:val="239ABA64"/>
     <w:rsid w:val="23F5D54C"/>
     <w:rsid w:val="2401935F"/>
     <w:rsid w:val="24A0C99A"/>
+    <w:rsid w:val="24A6A73C"/>
     <w:rsid w:val="24F0F054"/>
+    <w:rsid w:val="2692D0A3"/>
     <w:rsid w:val="27E05B2C"/>
     <w:rsid w:val="28511018"/>
     <w:rsid w:val="29711DFD"/>
     <w:rsid w:val="2A63AEE5"/>
+    <w:rsid w:val="2A863F5B"/>
     <w:rsid w:val="2AFA17FF"/>
+    <w:rsid w:val="2BEEC59D"/>
     <w:rsid w:val="2C2D82B2"/>
+    <w:rsid w:val="2C6602CF"/>
+    <w:rsid w:val="2E1DCB79"/>
     <w:rsid w:val="2E610153"/>
+    <w:rsid w:val="2EEF2A52"/>
     <w:rsid w:val="2F5DA9A2"/>
     <w:rsid w:val="2FB5ED7F"/>
     <w:rsid w:val="30639D66"/>
+    <w:rsid w:val="307321F7"/>
     <w:rsid w:val="31851F87"/>
     <w:rsid w:val="31CA0777"/>
     <w:rsid w:val="321952FD"/>
     <w:rsid w:val="32AE7439"/>
     <w:rsid w:val="32BAD230"/>
+    <w:rsid w:val="3386830D"/>
     <w:rsid w:val="33992017"/>
+    <w:rsid w:val="33BBEF43"/>
     <w:rsid w:val="341C3989"/>
     <w:rsid w:val="343624AD"/>
     <w:rsid w:val="34479B67"/>
+    <w:rsid w:val="3500A2FC"/>
     <w:rsid w:val="3529CEA9"/>
     <w:rsid w:val="356C56FA"/>
+    <w:rsid w:val="364EA344"/>
     <w:rsid w:val="367B5C2E"/>
     <w:rsid w:val="368D4939"/>
     <w:rsid w:val="3769D180"/>
     <w:rsid w:val="38961152"/>
     <w:rsid w:val="3909611E"/>
     <w:rsid w:val="39234BD3"/>
     <w:rsid w:val="392D6060"/>
     <w:rsid w:val="3A2982C7"/>
     <w:rsid w:val="3A819112"/>
+    <w:rsid w:val="3AA37460"/>
     <w:rsid w:val="3AA768D8"/>
     <w:rsid w:val="3AC89B16"/>
     <w:rsid w:val="3B6B8AAA"/>
+    <w:rsid w:val="3B834A75"/>
     <w:rsid w:val="3BC10753"/>
     <w:rsid w:val="3BDD4C25"/>
     <w:rsid w:val="3C5D5056"/>
     <w:rsid w:val="3CC87F6C"/>
     <w:rsid w:val="3CF2A7D4"/>
     <w:rsid w:val="3D2343F8"/>
     <w:rsid w:val="3E6605AC"/>
     <w:rsid w:val="3E869736"/>
     <w:rsid w:val="3F13820D"/>
     <w:rsid w:val="3F3A4BB1"/>
     <w:rsid w:val="4007268D"/>
+    <w:rsid w:val="404DFC10"/>
     <w:rsid w:val="40581E49"/>
     <w:rsid w:val="40E20CC3"/>
     <w:rsid w:val="41216E0E"/>
     <w:rsid w:val="414B4CC8"/>
     <w:rsid w:val="41C18677"/>
+    <w:rsid w:val="420D4E81"/>
     <w:rsid w:val="422D484E"/>
     <w:rsid w:val="423BAAA4"/>
     <w:rsid w:val="42C5FD7C"/>
+    <w:rsid w:val="42F4079B"/>
     <w:rsid w:val="430DDC9F"/>
     <w:rsid w:val="43896D15"/>
     <w:rsid w:val="43A1C1F7"/>
     <w:rsid w:val="4440B1E9"/>
+    <w:rsid w:val="450D9DCB"/>
     <w:rsid w:val="453221A6"/>
     <w:rsid w:val="45B23EF5"/>
+    <w:rsid w:val="465E6D4D"/>
     <w:rsid w:val="46D905FD"/>
     <w:rsid w:val="474D372C"/>
+    <w:rsid w:val="47D42EA8"/>
     <w:rsid w:val="482389F6"/>
     <w:rsid w:val="488054AF"/>
     <w:rsid w:val="48F2F105"/>
     <w:rsid w:val="4A3FB321"/>
+    <w:rsid w:val="4A6F1BC1"/>
     <w:rsid w:val="4AEB8D6D"/>
+    <w:rsid w:val="4AFBC423"/>
     <w:rsid w:val="4BF47DB5"/>
+    <w:rsid w:val="4C08C651"/>
     <w:rsid w:val="4C6D0E76"/>
     <w:rsid w:val="4E002ED2"/>
     <w:rsid w:val="4E1A62E9"/>
     <w:rsid w:val="4E3D213A"/>
     <w:rsid w:val="4F802394"/>
     <w:rsid w:val="4F8F1DA2"/>
     <w:rsid w:val="4FE34538"/>
     <w:rsid w:val="501B7562"/>
     <w:rsid w:val="503F07B5"/>
+    <w:rsid w:val="504DD7E2"/>
     <w:rsid w:val="51A8BBBB"/>
     <w:rsid w:val="51D2D096"/>
     <w:rsid w:val="51E4F3C7"/>
     <w:rsid w:val="5260AFBC"/>
     <w:rsid w:val="52751892"/>
     <w:rsid w:val="528D9ABD"/>
     <w:rsid w:val="52C0878A"/>
+    <w:rsid w:val="52E4DD43"/>
     <w:rsid w:val="5337AB6B"/>
     <w:rsid w:val="53DEE432"/>
     <w:rsid w:val="546089C1"/>
     <w:rsid w:val="54637D74"/>
     <w:rsid w:val="547CE83C"/>
+    <w:rsid w:val="548926F2"/>
+    <w:rsid w:val="54B7DE52"/>
+    <w:rsid w:val="55298125"/>
     <w:rsid w:val="553915E8"/>
+    <w:rsid w:val="555E7BB4"/>
+    <w:rsid w:val="55A98202"/>
+    <w:rsid w:val="5622EE64"/>
     <w:rsid w:val="56EC0E51"/>
     <w:rsid w:val="56F92375"/>
     <w:rsid w:val="573D281B"/>
     <w:rsid w:val="574771FA"/>
+    <w:rsid w:val="5831368E"/>
     <w:rsid w:val="5861A2BF"/>
     <w:rsid w:val="587956D3"/>
     <w:rsid w:val="595C2EFF"/>
     <w:rsid w:val="59BC9239"/>
     <w:rsid w:val="59FADD5F"/>
     <w:rsid w:val="5A42EBBD"/>
     <w:rsid w:val="5A517FE3"/>
     <w:rsid w:val="5AD9B3F0"/>
     <w:rsid w:val="5BEEFFAF"/>
     <w:rsid w:val="5BF2A076"/>
     <w:rsid w:val="5D8C437C"/>
     <w:rsid w:val="5DDD5645"/>
     <w:rsid w:val="5E54A2C2"/>
     <w:rsid w:val="5E61DADD"/>
     <w:rsid w:val="5F465913"/>
+    <w:rsid w:val="605BE7EC"/>
+    <w:rsid w:val="60B4F75D"/>
     <w:rsid w:val="6100B040"/>
     <w:rsid w:val="6166299C"/>
+    <w:rsid w:val="62BABF27"/>
     <w:rsid w:val="646B0E2F"/>
     <w:rsid w:val="64A1F444"/>
     <w:rsid w:val="664275D1"/>
     <w:rsid w:val="667738F2"/>
     <w:rsid w:val="689D6E0E"/>
     <w:rsid w:val="693704BA"/>
     <w:rsid w:val="69B1DE2D"/>
+    <w:rsid w:val="6A89B6DD"/>
     <w:rsid w:val="6AFFB504"/>
+    <w:rsid w:val="6BA56163"/>
     <w:rsid w:val="6BEE043A"/>
     <w:rsid w:val="6BF884F4"/>
     <w:rsid w:val="6C1E10BC"/>
     <w:rsid w:val="6CD9DD68"/>
     <w:rsid w:val="6CF7DE28"/>
     <w:rsid w:val="6D0913E9"/>
     <w:rsid w:val="6E819FC1"/>
+    <w:rsid w:val="6EB5A0EB"/>
     <w:rsid w:val="6FD3E973"/>
     <w:rsid w:val="705CDE5A"/>
     <w:rsid w:val="710E93E3"/>
     <w:rsid w:val="713D1753"/>
+    <w:rsid w:val="7321140B"/>
     <w:rsid w:val="734412E8"/>
+    <w:rsid w:val="735CDE4E"/>
     <w:rsid w:val="74DA9EBA"/>
     <w:rsid w:val="75D1BADB"/>
     <w:rsid w:val="761B448D"/>
     <w:rsid w:val="772C5F30"/>
     <w:rsid w:val="7787E25F"/>
     <w:rsid w:val="78138F1B"/>
     <w:rsid w:val="7898AB13"/>
+    <w:rsid w:val="78B1042C"/>
+    <w:rsid w:val="78EB28A2"/>
     <w:rsid w:val="79E4713E"/>
     <w:rsid w:val="7A0CC106"/>
     <w:rsid w:val="7A69E84E"/>
     <w:rsid w:val="7AFB3F49"/>
     <w:rsid w:val="7B8BB910"/>
     <w:rsid w:val="7CBAC426"/>
+    <w:rsid w:val="7D086809"/>
     <w:rsid w:val="7DFC9B78"/>
     <w:rsid w:val="7E145B96"/>
     <w:rsid w:val="7EC4EA74"/>
     <w:rsid w:val="7EF01447"/>
     <w:rsid w:val="7F05FA42"/>
     <w:rsid w:val="7F843F7B"/>
     <w:rsid w:val="7F8FE947"/>
     <w:rsid w:val="7FD91476"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -11802,46 +12800,46 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>1-Col-Starter-Action-Fund.dotx</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>CANDIDATE QUESTIONNAIRE</dc:title>
   <dc:subject>Oregon state office</dc:subject>
   <dc:creator>Lauren Guzowski</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Brad Pyle</lastModifiedBy>
-  <revision>31</revision>
+  <lastModifiedBy>Nick Stella</lastModifiedBy>
+  <revision>37</revision>
   <lastPrinted>2024-11-05T21:59:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010005C8248835FD4146B60EED22D83B53A3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>